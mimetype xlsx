--- v0 (2025-10-04)
+++ v1 (2026-07-14)
@@ -1,5479 +1,5614 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...6 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-    <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
+  <bookViews>
+    <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
+  </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
+    <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
+  <definedNames/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
-</file>
-[...2 lines deleted...]
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="1">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="GENERAL"/>
+    <numFmt numFmtId="165" formatCode="@"/>
+  </numFmts>
+  <fonts count="4">
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Arial"/>
+      <charset val="1"/>
+      <family val="2"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <name val="Arial"/>
+      <family val="0"/>
+      <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border>
+    <border diagonalDown="false" diagonalUp="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+  <cellStyleXfs count="20">
+    <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
+      <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
+      <protection hidden="false" locked="true"/>
+    </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+  <cellXfs count="2">
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
-    <cellStyle builtinId="0" name="Normal" xfId="0"/>
+  <cellStyles count="6">
+    <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
+    <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
+    <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
+    <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
+    <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
+    <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...1 lines deleted...]
-    <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:AB40"/>
+  <sheetViews>
+    <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
+      <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <cols>
+    <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-[...5 lines deleted...]
-      <c r="B1" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>﻿acteur_id</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
         <is>
           <t>enseigne</t>
         </is>
       </c>
-      <c r="C1" s="0" t="inlineStr">
+      <c r="C1" s="1" t="inlineStr">
         <is>
           <t>horaire_ouv</t>
         </is>
       </c>
-      <c r="D1" s="0" t="inlineStr">
+      <c r="D1" s="1" t="inlineStr">
         <is>
           <t>adresse</t>
         </is>
       </c>
-      <c r="E1" s="0" t="inlineStr">
+      <c r="E1" s="1" t="inlineStr">
         <is>
           <t>site_web</t>
         </is>
       </c>
-      <c r="F1" s="0" t="inlineStr">
+      <c r="F1" s="1" t="inlineStr">
         <is>
           <t>siret</t>
         </is>
       </c>
-      <c r="G1" s="0" t="inlineStr">
+      <c r="G1" s="1" t="inlineStr">
         <is>
           <t>est_associatif</t>
         </is>
       </c>
-      <c r="H1" s="0" t="inlineStr">
+      <c r="H1" s="1" t="inlineStr">
         <is>
           <t>latitude</t>
         </is>
       </c>
-      <c r="I1" s="0" t="inlineStr">
+      <c r="I1" s="1" t="inlineStr">
         <is>
           <t>longitude</t>
         </is>
       </c>
-      <c r="J1" s="0" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
         <is>
           <t>geojson</t>
         </is>
       </c>
-      <c r="K1" s="0" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>label_qualirepar</t>
         </is>
       </c>
-      <c r="L1" s="0" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>label_reparacteur</t>
         </is>
       </c>
-      <c r="M1" s="0" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>label_semaine_reparation</t>
         </is>
       </c>
-      <c r="N1" s="0" t="inlineStr">
+      <c r="N1" s="1" t="inlineStr">
         <is>
           <t>service_reparation</t>
         </is>
       </c>
-      <c r="O1" s="0" t="inlineStr">
+      <c r="O1" s="1" t="inlineStr">
         <is>
           <t>service_reprise</t>
         </is>
       </c>
-      <c r="P1" s="0" t="inlineStr">
+      <c r="P1" s="1" t="inlineStr">
         <is>
           <t>service_reprise_gratuite</t>
         </is>
       </c>
-      <c r="Q1" s="0" t="inlineStr">
+      <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>service_collecte</t>
         </is>
       </c>
-      <c r="R1" s="0" t="inlineStr">
+      <c r="R1" s="1" t="inlineStr">
         <is>
           <t>service_vente</t>
         </is>
       </c>
-      <c r="S1" s="0" t="inlineStr">
+      <c r="S1" s="1" t="inlineStr">
         <is>
           <t>service_vente_solidaire</t>
         </is>
       </c>
-      <c r="T1" s="0" t="inlineStr">
+      <c r="T1" s="1" t="inlineStr">
         <is>
           <t>reparation_imprimante</t>
         </is>
       </c>
-      <c r="U1" s="0" t="inlineStr">
+      <c r="U1" s="1" t="inlineStr">
         <is>
           <t>reparation_imprimante3d</t>
         </is>
       </c>
-      <c r="V1" s="0" t="inlineStr">
+      <c r="V1" s="1" t="inlineStr">
         <is>
           <t>reparation_multimedia</t>
         </is>
       </c>
-      <c r="W1" s="0" t="inlineStr">
+      <c r="W1" s="1" t="inlineStr">
         <is>
           <t>reparation_ordi</t>
         </is>
       </c>
-      <c r="X1" s="0" t="inlineStr">
+      <c r="X1" s="1" t="inlineStr">
         <is>
           <t>reparation_smarthphone</t>
         </is>
       </c>
-      <c r="Y1" s="0" t="inlineStr">
+      <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>client_particulier</t>
         </is>
       </c>
-      <c r="Z1" s="0" t="inlineStr">
+      <c r="Z1" s="1" t="inlineStr">
         <is>
           <t>client_professionnel</t>
         </is>
       </c>
-      <c r="AA1" s="0" t="inlineStr">
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>client_collectivite</t>
         </is>
       </c>
-      <c r="AB1" s="0" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>coordinates</t>
         </is>
       </c>
     </row>
-    <row r="2" spans="1:28">
-      <c r="A2" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
+      <c r="A2" s="1" t="inlineStr">
         <is>
           <t>16003650</t>
         </is>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B2" s="1" t="inlineStr">
         <is>
           <t>LAFORGE Multimedia Informatique et Internet</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C2" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi : 9h-19h</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D2" s="1" t="inlineStr">
         <is>
           <t>14 Rue Jean Perrin 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E2" s="1" t="inlineStr">
         <is>
           <t>https://lm2i.fr/</t>
         </is>
       </c>
-      <c r="F2" s="0" t="inlineStr">
+      <c r="F2" s="1" t="inlineStr">
         <is>
           <t>45226821200084</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="G2" s="1"/>
+      <c r="H2" s="1" t="inlineStr">
         <is>
           <t>46.141125</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I2" s="1" t="inlineStr">
         <is>
           <t>-1.159605</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J2" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.159605,46.141125]}</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="K2" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L2" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M2" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N2" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O2" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P2" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q2" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R2" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S2" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T2" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U2" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V2" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W2" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X2" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y2" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z2" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA2" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB2" s="1" t="inlineStr">
         <is>
           <t> 46.141125, -1.159605</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:28">
-      <c r="A3" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
+      <c r="A3" s="1" t="inlineStr">
         <is>
           <t>16003660</t>
         </is>
       </c>
-      <c r="B3" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Cybertek</t>
         </is>
       </c>
-      <c r="C3" s="0" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Mardi au Samedi de 10h00–19h00 (non stop)</t>
         </is>
       </c>
-      <c r="D3" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Avenue Albert Denis 17690 Angoulins</t>
         </is>
       </c>
-      <c r="E3" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>https://angoulins.cybertek.fr/</t>
         </is>
       </c>
-      <c r="F3" s="0" t="inlineStr">
+      <c r="F3" s="1" t="inlineStr">
         <is>
           <t>40877296000287</t>
         </is>
       </c>
-      <c r="H3" s="0" t="inlineStr">
+      <c r="G3" s="1"/>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>46.10601</t>
         </is>
       </c>
-      <c r="I3" s="0" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t>-1.09988</t>
         </is>
       </c>
-      <c r="J3" s="0" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.09988,46.10601]}</t>
         </is>
       </c>
-      <c r="K3" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB3" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t> 46.106010, -1.099880</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:28">
-      <c r="A4" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="1" t="inlineStr">
         <is>
           <t>16003989</t>
         </is>
       </c>
-      <c r="B4" s="0" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Pur Pc EI (Laczynski Ludovic)</t>
         </is>
       </c>
-      <c r="C4" s="0" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Samedi : 9h-13h</t>
         </is>
       </c>
-      <c r="D4" s="0" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>3 Rue Joseph Cugnot 17180 Périgny</t>
         </is>
       </c>
-      <c r="F4" s="0" t="inlineStr">
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="inlineStr">
         <is>
           <t>91156361700016</t>
         </is>
       </c>
-      <c r="H4" s="0" t="inlineStr">
+      <c r="G4" s="1"/>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>46.156668</t>
         </is>
       </c>
-      <c r="I4" s="0" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t>-1.106303</t>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.106303,46.156668]}</t>
         </is>
       </c>
-      <c r="K4" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB4" s="0" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t> 46.156668, -1.106303</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:28">
-      <c r="A5" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="1" t="inlineStr">
         <is>
           <t>16003999</t>
         </is>
       </c>
-      <c r="B5" s="0" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>CATALYSE informatique</t>
         </is>
       </c>
-      <c r="C5" s="0" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi : 9h-12h / 14h-18h</t>
         </is>
       </c>
-      <c r="D5" s="0" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>21 Rue Gutenberg 17440 Aytré</t>
         </is>
       </c>
-      <c r="F5" s="0" t="inlineStr">
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="inlineStr">
         <is>
           <t>47842596000026</t>
         </is>
       </c>
-      <c r="H5" s="0" t="inlineStr">
+      <c r="G5" s="1"/>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>46.131857</t>
         </is>
       </c>
-      <c r="I5" s="0" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t>-1.099731</t>
         </is>
       </c>
-      <c r="J5" s="0" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.099731,46.131857]}</t>
         </is>
       </c>
-      <c r="K5" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB5" s="0" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t> 46.131857, -1.099731</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:28">
-      <c r="A6" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="1" t="inlineStr">
         <is>
           <t>16004009</t>
         </is>
       </c>
-      <c r="B6" s="0" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>JCB Informatique / COAPI</t>
         </is>
       </c>
-      <c r="C6" s="0" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Sur rendez-vous</t>
         </is>
       </c>
-      <c r="D6" s="0" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Les cabanes urbaines, cité collaborative, 22, rue Cardinal, 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E6" s="0" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>https://jcbinformatique.fr/</t>
         </is>
       </c>
-      <c r="F6" s="0" t="inlineStr">
+      <c r="F6" s="1" t="inlineStr">
         <is>
           <t>82460978800024</t>
         </is>
       </c>
-      <c r="H6" s="0" t="inlineStr">
+      <c r="G6" s="1"/>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>46.152</t>
         </is>
       </c>
-      <c r="I6" s="0" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t>-1.1555</t>
         </is>
       </c>
-      <c r="J6" s="0" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.1555,46.1520]}</t>
         </is>
       </c>
-      <c r="K6" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB6" s="0" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t> 46.152000, -1.155500</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:28">
-      <c r="A7" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="1" t="inlineStr">
         <is>
           <t>16004019</t>
         </is>
       </c>
-      <c r="B7" s="0" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>SysTech Informatique</t>
         </is>
       </c>
-      <c r="C7" s="0" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Vendredi : 9h-18h</t>
         </is>
       </c>
-      <c r="D7" s="0" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>14 Rue Ferre 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E7" s="0" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>https://systechinfo.fr/</t>
         </is>
       </c>
-      <c r="F7" s="0" t="inlineStr">
+      <c r="F7" s="1" t="inlineStr">
         <is>
           <t>90749759800025</t>
         </is>
       </c>
-      <c r="H7" s="0" t="inlineStr">
+      <c r="G7" s="1"/>
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>46.153649</t>
         </is>
       </c>
-      <c r="I7" s="0" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t>-1.134805</t>
         </is>
       </c>
-      <c r="J7" s="0" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.134805,46.153649]}</t>
         </is>
       </c>
-      <c r="K7" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB7" s="0" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t> 46.153649, -1.134805</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:28">
-      <c r="A8" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="1" t="inlineStr">
         <is>
           <t>16004029</t>
         </is>
       </c>
-      <c r="B8" s="0" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>LDLC La Rochelle/Angoulins</t>
         </is>
       </c>
-      <c r="C8" s="0" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Du mardi au samedi : 10h-12h30 / 14h-19h</t>
         </is>
       </c>
-      <c r="D8" s="0" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>9 Avenue Albert Denis 17690 Angoulins</t>
         </is>
       </c>
-      <c r="E8" s="0" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>https://www.ldlc.com/magasins-ldlc/magasin-470061/17-ldlc-la-rochelle-angoulins/</t>
         </is>
       </c>
-      <c r="F8" s="0" t="inlineStr">
+      <c r="F8" s="1" t="inlineStr">
         <is>
           <t>81917930000036</t>
         </is>
       </c>
-      <c r="H8" s="0" t="inlineStr">
+      <c r="G8" s="1"/>
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>46.105171</t>
         </is>
       </c>
-      <c r="I8" s="0" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t>-1.100286</t>
         </is>
       </c>
-      <c r="J8" s="0" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.100286,46.105171]}</t>
         </is>
       </c>
-      <c r="K8" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB8" s="0" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t> 46.105171, -1.100286</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:28">
-      <c r="A9" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="1" t="inlineStr">
         <is>
           <t>16007263</t>
         </is>
       </c>
-      <c r="B9" s="0" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>La Clinique du mobile</t>
         </is>
       </c>
-      <c r="C9" s="0" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi : 10h-12h30 / 14h-19h</t>
         </is>
       </c>
-      <c r="D9" s="0" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>17 Rue des Gentilshommes 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E9" s="0" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>https://clinique-du-mobile.fr/</t>
         </is>
       </c>
-      <c r="F9" s="0" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>89165382600059</t>
         </is>
       </c>
-      <c r="H9" s="0" t="inlineStr">
+      <c r="G9" s="1"/>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>46.159316</t>
         </is>
       </c>
-      <c r="I9" s="0" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t>-1.15123</t>
         </is>
       </c>
-      <c r="J9" s="0" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.15123,46.159316]}</t>
         </is>
       </c>
-      <c r="K9" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB9" s="0" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t> 46.159316, -1.151230</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:28">
-      <c r="A10" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="1" t="inlineStr">
         <is>
           <t>16007273</t>
         </is>
       </c>
-      <c r="B10" s="0" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>BIOTOP</t>
         </is>
       </c>
-      <c r="C10" s="0" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Sur rendez-vous le reste du temps</t>
         </is>
       </c>
-      <c r="D10" s="0" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>13 Rue Henri le Chatelier 17180 Périgny</t>
         </is>
       </c>
-      <c r="E10" s="0" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>http://reseau-biotop.com/1/</t>
         </is>
       </c>
-      <c r="H10" s="0" t="inlineStr">
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>46.167685</t>
         </is>
       </c>
-      <c r="I10" s="0" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t>-1.098984</t>
         </is>
       </c>
-      <c r="J10" s="0" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.098984,46.167685]}</t>
         </is>
       </c>
-      <c r="K10" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB10" s="0" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t> 46.167685, -1.098984</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:28">
-      <c r="A11" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="1" t="inlineStr">
         <is>
           <t>16007283</t>
         </is>
       </c>
-      <c r="B11" s="0" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>eurltjc</t>
         </is>
       </c>
-      <c r="C11" s="0" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Sur rendez-vous</t>
         </is>
       </c>
-      <c r="D11" s="0" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>9 Rue Henri Bordeaux 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="H11" s="0" t="inlineStr">
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>46.169295</t>
         </is>
       </c>
-      <c r="I11" s="0" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t>-1.188192</t>
         </is>
       </c>
-      <c r="J11" s="0" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.188192,46.169295]}</t>
         </is>
       </c>
-      <c r="K11" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB11" s="0" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t> 46.169295, -1.188192</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:28">
-      <c r="A12" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="1" t="inlineStr">
         <is>
           <t>16007293</t>
         </is>
       </c>
-      <c r="B12" s="0" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Phone &amp; PC</t>
         </is>
       </c>
-      <c r="C12" s="0" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Vendredi - heure d’hiver : 10h-12h / 14h-19h</t>
         </is>
       </c>
-      <c r="D12" s="0" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Avenue de la Resistance 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E12" s="0" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>https://iphone-larochelle.com/</t>
         </is>
       </c>
-      <c r="H12" s="0" t="inlineStr">
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>46.17192</t>
         </is>
       </c>
-      <c r="I12" s="0" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t>-1.179687</t>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.179687,46.17192]}</t>
         </is>
       </c>
-      <c r="K12" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB12" s="0" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t> 46.171920, -1.179687</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:28">
-      <c r="A13" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="1" t="inlineStr">
         <is>
           <t>16007803</t>
         </is>
       </c>
-      <c r="B13" s="0" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>E-MEDIA</t>
         </is>
       </c>
-      <c r="C13" s="0" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi : 9h-12h / 14h-18h</t>
         </is>
       </c>
-      <c r="D13" s="0" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>10-14 rue Jean Perrin 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E13" s="0" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>https://www.emedia-informatique.com/</t>
         </is>
       </c>
-      <c r="H13" s="0" t="inlineStr">
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>46.1410087</t>
         </is>
       </c>
-      <c r="I13" s="0" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t>-1.1599618</t>
         </is>
       </c>
-      <c r="J13" s="0" t="inlineStr">
+      <c r="J13" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.159961820172234,46.14100870287897]}</t>
         </is>
       </c>
-      <c r="K13" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB13" s="0" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t> 46.141009, -1.159962</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:28">
-      <c r="A14" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="1" t="inlineStr">
         <is>
           <t>16007814</t>
         </is>
       </c>
-      <c r="B14" s="0" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Atlantis Tech</t>
         </is>
       </c>
-      <c r="C14" s="0" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Dimanche : 13h30-21h30 (par téléphone)</t>
         </is>
       </c>
-      <c r="D14" s="0" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>25 Quai de Marans 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E14" s="0" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>https://atlantisvideo-larochelle.com/</t>
         </is>
       </c>
-      <c r="H14" s="0" t="inlineStr">
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>46.155458</t>
         </is>
       </c>
-      <c r="I14" s="0" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t>-1.147402</t>
         </is>
       </c>
-      <c r="J14" s="0" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.147402,46.155458]}</t>
         </is>
       </c>
-      <c r="K14" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB14" s="0" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t> 46.155458, -1.147402</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:28">
-      <c r="A15" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="1" t="inlineStr">
         <is>
           <t>16007834</t>
         </is>
       </c>
-      <c r="B15" s="0" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Easy Cash - La Rochelle</t>
         </is>
       </c>
-      <c r="C15" s="0" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi : 10h-19h</t>
         </is>
       </c>
-      <c r="D15" s="0" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>6 Rue Pas du Minage 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E15" s="0" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>https://magasins.easycash.fr/Charente-Maritime-17/ENT99-La-Rochelle-17000</t>
         </is>
       </c>
-      <c r="F15" s="0" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>79381177900016</t>
         </is>
       </c>
-      <c r="H15" s="0" t="inlineStr">
+      <c r="G15" s="1"/>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>46.162212</t>
         </is>
       </c>
-      <c r="I15" s="0" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t>-1.149525</t>
         </is>
       </c>
-      <c r="J15" s="0" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.149525,46.162212]}</t>
         </is>
       </c>
-      <c r="K15" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB15" s="0" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t> 46.162212, -1.149525</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:28">
-      <c r="A16" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="1" t="inlineStr">
         <is>
           <t>16007859</t>
         </is>
       </c>
-      <c r="B16" s="0" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Easy Cash - Angoulins</t>
         </is>
       </c>
-      <c r="C16" s="0" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Ouvert les dimanches de décembre</t>
         </is>
       </c>
-      <c r="D16" s="0" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>19 Avenue des Fourneaux 17690 Angoulins</t>
         </is>
       </c>
-      <c r="E16" s="0" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>https://magasins.easycash.fr/Charente-Maritime-17/ENT29-Angoulins-17690</t>
         </is>
       </c>
-      <c r="H16" s="0" t="inlineStr">
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>46.106931</t>
         </is>
       </c>
-      <c r="I16" s="0" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t>-1.099543</t>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.099543,46.106931]}</t>
         </is>
       </c>
-      <c r="K16" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB16" s="0" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t> 46.106931, -1.099543</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:28">
-      <c r="A17" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="1" t="inlineStr">
         <is>
           <t>16007869</t>
         </is>
       </c>
-      <c r="B17" s="0" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Looxit</t>
         </is>
       </c>
-      <c r="C17" s="0" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi : 9h-18h</t>
         </is>
       </c>
-      <c r="D17" s="0" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>14 Rue Eugene Thomas 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E17" s="0" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>https://looxit.fr/</t>
         </is>
       </c>
-      <c r="F17" s="0" t="inlineStr">
+      <c r="F17" s="1" t="inlineStr">
         <is>
           <t>91861627700011</t>
         </is>
       </c>
-      <c r="H17" s="0" t="inlineStr">
+      <c r="G17" s="1"/>
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>46.156037</t>
         </is>
       </c>
-      <c r="I17" s="0" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t>-1.145197</t>
         </is>
       </c>
-      <c r="J17" s="0" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.145197,46.156037]}</t>
         </is>
       </c>
-      <c r="K17" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB17" s="0" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t> 46.156037, -1.145197</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:28">
-      <c r="A18" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="1" t="inlineStr">
         <is>
           <t>16008197</t>
         </is>
       </c>
-      <c r="B18" s="0" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>POPinformatique.com</t>
         </is>
       </c>
-      <c r="C18" s="0" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi : 9h-12h30 / 14h-18h</t>
         </is>
       </c>
-      <c r="D18" s="0" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>26 Route de Saint Coux 17220 Sainte-Soulle</t>
         </is>
       </c>
-      <c r="E18" s="0" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>https://www.popinformatique.com/</t>
         </is>
       </c>
-      <c r="F18" s="0" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>48464896900018</t>
         </is>
       </c>
-      <c r="H18" s="0" t="inlineStr">
+      <c r="G18" s="1"/>
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>46.184109</t>
         </is>
       </c>
-      <c r="I18" s="0" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t>-1.005022</t>
         </is>
       </c>
-      <c r="J18" s="0" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.005022,46.184109]}</t>
         </is>
       </c>
-      <c r="K18" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB18" s="0" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t> 46.184109, -1.005022</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:28">
-      <c r="A19" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="1" t="inlineStr">
         <is>
           <t>16008407</t>
         </is>
       </c>
-      <c r="B19" s="0" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Informatik Services</t>
         </is>
       </c>
-      <c r="C19" s="0" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Samedi : 9h-12h</t>
         </is>
       </c>
-      <c r="D19" s="0" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>8 Rue Louise Labe 17137 L'Houmeau</t>
         </is>
       </c>
-      <c r="E19" s="0" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>https://www.informatik-services.fr/</t>
         </is>
       </c>
-      <c r="F19" s="0" t="inlineStr">
+      <c r="F19" s="1" t="inlineStr">
         <is>
           <t>32650889200022</t>
         </is>
       </c>
-      <c r="H19" s="0" t="inlineStr">
+      <c r="G19" s="1"/>
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>46.185215</t>
         </is>
       </c>
-      <c r="I19" s="0" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t>-1.185639</t>
         </is>
       </c>
-      <c r="J19" s="0" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.185639,46.185215]}</t>
         </is>
       </c>
-      <c r="K19" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB19" s="0" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t> 46.185215, -1.185639</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:28">
-      <c r="A20" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="1" t="inlineStr">
         <is>
           <t>16008417</t>
         </is>
       </c>
-      <c r="B20" s="0" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>A2MI</t>
         </is>
       </c>
-      <c r="C20" s="0" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi : 8h-18h</t>
         </is>
       </c>
-      <c r="D20" s="0" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>10 Rue Jean Perrin 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E20" s="0" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>https://a2mi-info.fr/</t>
         </is>
       </c>
-      <c r="F20" s="0" t="inlineStr">
+      <c r="F20" s="1" t="inlineStr">
         <is>
           <t>75176396200014</t>
         </is>
       </c>
-      <c r="H20" s="0" t="inlineStr">
+      <c r="G20" s="1"/>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>46.141059</t>
         </is>
       </c>
-      <c r="I20" s="0" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t>-1.159917</t>
         </is>
       </c>
-      <c r="J20" s="0" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.159917,46.141059]}</t>
         </is>
       </c>
-      <c r="K20" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB20" s="0" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t> 46.141059, -1.159917</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:28">
-      <c r="A21" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="inlineStr">
         <is>
           <t>16008427</t>
         </is>
       </c>
-      <c r="B21" s="0" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Cyrille Vettorato</t>
         </is>
       </c>
-      <c r="C21" s="0" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi : 11h-20h</t>
         </is>
       </c>
-      <c r="D21" s="0" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>1 Allée du Vivarais 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="F21" s="0" t="inlineStr">
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>75100252800014</t>
         </is>
       </c>
-      <c r="H21" s="0" t="inlineStr">
+      <c r="G21" s="1"/>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>46.156471</t>
         </is>
       </c>
-      <c r="I21" s="0" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t>-1.180139</t>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.180139,46.156471]}</t>
         </is>
       </c>
-      <c r="K21" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB21" s="0" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t> 46.156471, -1.180139</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:28">
-      <c r="A22" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="inlineStr">
         <is>
           <t>16008437</t>
         </is>
       </c>
-      <c r="B22" s="0" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>La Tech Mobile</t>
         </is>
       </c>
-      <c r="C22" s="0" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi : 9h-18h</t>
         </is>
       </c>
-      <c r="D22" s="0" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>10 Rue de la Vaurie 17180 Périgny</t>
         </is>
       </c>
-      <c r="E22" s="0" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>https://www.latechmobile.fr/</t>
         </is>
       </c>
-      <c r="F22" s="0" t="inlineStr">
+      <c r="F22" s="1" t="inlineStr">
         <is>
           <t>90858646400012</t>
         </is>
       </c>
-      <c r="H22" s="0" t="inlineStr">
+      <c r="G22" s="1"/>
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>46.150671</t>
         </is>
       </c>
-      <c r="I22" s="0" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t>-1.09619</t>
         </is>
       </c>
-      <c r="J22" s="0" t="inlineStr">
+      <c r="J22" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.09619,46.150671]}</t>
         </is>
       </c>
-      <c r="K22" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB22" s="0" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t> 46.150671, -1.096190</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:28">
-      <c r="A23" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="1" t="inlineStr">
         <is>
           <t>16008576</t>
         </is>
       </c>
-      <c r="B23" s="0" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Nove3D</t>
         </is>
       </c>
-      <c r="C23" s="0" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi : 9h-17h</t>
         </is>
       </c>
-      <c r="D23" s="0" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>17 Rue Bouguereau 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E23" s="0" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>https://nove-3d.com/</t>
         </is>
       </c>
-      <c r="F23" s="0" t="inlineStr">
+      <c r="F23" s="1" t="inlineStr">
         <is>
           <t>89402821600014</t>
         </is>
       </c>
-      <c r="H23" s="0" t="inlineStr">
+      <c r="G23" s="1"/>
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>46.163861</t>
         </is>
       </c>
-      <c r="I23" s="0" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t>-1.164133</t>
         </is>
       </c>
-      <c r="J23" s="0" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.164133,46.163861]}</t>
         </is>
       </c>
-      <c r="K23" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB23" s="0" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t> 46.163861, -1.164133</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:28">
-      <c r="A24" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="inlineStr">
         <is>
           <t>16013693</t>
         </is>
       </c>
-      <c r="B24" s="0" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>SAV17</t>
         </is>
       </c>
-      <c r="C24" s="0" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi de 14h à 18h</t>
         </is>
       </c>
-      <c r="D24" s="0" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>29 Rue Jean Jacques Rousseau 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E24" s="0" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>https://sav17.com/</t>
         </is>
       </c>
-      <c r="H24" s="0" t="inlineStr">
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>46.140684</t>
         </is>
       </c>
-      <c r="I24" s="0" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t>-1.140636</t>
         </is>
       </c>
-      <c r="J24" s="0" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.140636,46.140684]}</t>
         </is>
       </c>
-      <c r="K24" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB24" s="0" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t> 46.140684, -1.140636</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:28">
-      <c r="A25" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="inlineStr">
         <is>
           <t>16013803</t>
         </is>
       </c>
-      <c r="B25" s="0" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Boulanger Angoulins</t>
         </is>
       </c>
-      <c r="C25" s="0" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi de 9h30 à 19h30</t>
         </is>
       </c>
-      <c r="D25" s="0" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>7 avenue des Ormeaux 17690 Angoulins</t>
         </is>
       </c>
-      <c r="E25" s="0" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>https://www.boulanger.com/magasins/nouvelle-aquitaine/charente-maritime/angoulins/parc-commercial</t>
         </is>
       </c>
-      <c r="H25" s="0" t="inlineStr">
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>46.100803</t>
         </is>
       </c>
-      <c r="I25" s="0" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t>-1.096402</t>
         </is>
       </c>
-      <c r="J25" s="0" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.096402,46.100803]}</t>
         </is>
       </c>
-      <c r="K25" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB25" s="0" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t> 46.100803, -1.096402</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:28">
-      <c r="A26" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="inlineStr">
         <is>
           <t>16036350</t>
         </is>
       </c>
-      <c r="B26" s="0" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>La Belle Affaire</t>
         </is>
       </c>
-      <c r="C26" s="0" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Du mercredi au samedi : 9h30-12h / 14h-17h</t>
         </is>
       </c>
-      <c r="D26" s="0" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>4 rue Pythagore 17440 Aytré</t>
         </is>
       </c>
-      <c r="E26" s="0" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>https://www.facebook.com/labelleaffaire17/</t>
         </is>
       </c>
-      <c r="H26" s="0" t="inlineStr">
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>46.128207</t>
         </is>
       </c>
-      <c r="I26" s="0" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t>-1.100683</t>
         </is>
       </c>
-      <c r="J26" s="0" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.100683,46.128207]}</t>
         </is>
       </c>
-      <c r="K26" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB26" s="0" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t> 46.128207, -1.100683</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:28">
-      <c r="A27" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="inlineStr">
         <is>
           <t>16036881</t>
         </is>
       </c>
-      <c r="B27" s="0" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>RéparEco "Repair Cafe"</t>
         </is>
       </c>
-      <c r="C27" s="0" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>4ème mercredi du mois : 18h30-20h</t>
         </is>
       </c>
-      <c r="D27" s="0" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>2 Grande Rue, 17220 Saint-Vivien</t>
         </is>
       </c>
-      <c r="E27" s="0" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>https://www.repaircafe.org/fr/cafe/repair-cafe-saint-vivien-17220/</t>
         </is>
       </c>
-      <c r="H27" s="0" t="inlineStr">
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>46.079457</t>
         </is>
       </c>
-      <c r="I27" s="0" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t>-1.052389</t>
         </is>
       </c>
-      <c r="J27" s="0" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.052389,46.079457]}</t>
         </is>
       </c>
-      <c r="K27" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB27" s="0" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t> 46.079457, -1.052389</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:28">
-      <c r="A28" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>16036941</t>
         </is>
       </c>
-      <c r="B28" s="0" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Repair Café de L’Houmeau</t>
         </is>
       </c>
-      <c r="C28" s="0" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>ou écrire à repaircafe17137@yahoo.com</t>
         </is>
       </c>
-      <c r="D28" s="0" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Maison Intergénérations - Mairie de L’Houmeau - 26 rue de la République, 17137 L'Houmeau</t>
         </is>
       </c>
-      <c r="E28" s="0" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>https://www.repaircafe.org/fr/cafe/repair-cafe-lhoumeau/</t>
         </is>
       </c>
-      <c r="H28" s="0" t="inlineStr">
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>46.192626</t>
         </is>
       </c>
-      <c r="I28" s="0" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t>-1.186944</t>
         </is>
       </c>
-      <c r="J28" s="0" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.186944,46.192626]}</t>
         </is>
       </c>
-      <c r="K28" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB28" s="0" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t> 46.192626, -1.186944</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:28">
-      <c r="A29" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t>16047121</t>
         </is>
       </c>
-      <c r="B29" s="0" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>DIAGO/numérique - Régie de Quartiers DIAGONALES - Mireuil</t>
         </is>
       </c>
-      <c r="C29" s="0" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Vendredi : 08h30 - 12h00 / Sur rendez-vous</t>
         </is>
       </c>
-      <c r="D29" s="0" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>14 bis avenue des Grandes Varennes 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E29" s="0" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>https://diagonales.info/services/numerique/</t>
         </is>
       </c>
-      <c r="H29" s="0" t="inlineStr">
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>46.168325</t>
         </is>
       </c>
-      <c r="I29" s="0" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t>-1.177561</t>
         </is>
       </c>
-      <c r="J29" s="0" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.177561,46.168325]}</t>
         </is>
       </c>
-      <c r="K29" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB29" s="0" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t> 46.168325, -1.177561</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:28">
-      <c r="A30" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="inlineStr">
         <is>
           <t>16047131</t>
         </is>
       </c>
-      <c r="B30" s="0" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>DIAGO/numérique - Régie de Quartiers DIAGONALES - VILLENEUVE-LES-SALINES</t>
         </is>
       </c>
-      <c r="C30" s="0" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Vendredi : 08h30 - 13h00</t>
         </is>
       </c>
-      <c r="D30" s="0" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>30 bis avenue Billaud Varenne 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E30" s="0" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>https://diagonales.info/services/numerique/</t>
         </is>
       </c>
-      <c r="H30" s="0" t="inlineStr">
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>46.151856</t>
         </is>
       </c>
-      <c r="I30" s="0" t="inlineStr">
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t>-1.122626</t>
         </is>
       </c>
-      <c r="J30" s="0" t="inlineStr">
+      <c r="J30" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.122626,46.151856]}</t>
         </is>
       </c>
-      <c r="K30" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB30" s="0" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t> 46.151856, -1.122626</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:28">
-      <c r="A31" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="inlineStr">
         <is>
           <t>16047149</t>
         </is>
       </c>
-      <c r="B31" s="0" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>École Numérique de Territoire - WebForce3 / Régie de Quartiers DIAGONALES</t>
         </is>
       </c>
-      <c r="C31" s="0" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi de 09h00 à 12h00 et de 14h00 à 17h00.</t>
         </is>
       </c>
-      <c r="D31" s="0" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>3 avenue du Docteur Daniel Planet 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E31" s="0" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>https://diagonales.info/services/numerique/</t>
         </is>
       </c>
-      <c r="H31" s="0" t="inlineStr">
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>46.152858</t>
         </is>
       </c>
-      <c r="I31" s="0" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t>-1.149379</t>
         </is>
       </c>
-      <c r="J31" s="0" t="inlineStr">
+      <c r="J31" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.149379,46.152858]}</t>
         </is>
       </c>
-      <c r="K31" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB31" s="0" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t> 46.152858, -1.149379</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:28">
-      <c r="A32" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="inlineStr">
         <is>
           <t>16053202</t>
         </is>
       </c>
-      <c r="B32" s="0" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>VD-INFORMATIQUE</t>
         </is>
       </c>
-      <c r="C32" s="0" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Samedi : 9h à 12h30</t>
         </is>
       </c>
-      <c r="D32" s="0" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>21 avenue de l'Ile d'Oléron 17137 Marsilly</t>
         </is>
       </c>
-      <c r="E32" s="0" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>https://vd-informatique.fr/</t>
         </is>
       </c>
-      <c r="H32" s="0" t="inlineStr">
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>46.230771</t>
         </is>
       </c>
-      <c r="I32" s="0" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t>-1.134086</t>
         </is>
       </c>
-      <c r="J32" s="0" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.134086,46.230771]}</t>
         </is>
       </c>
-      <c r="K32" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB32" s="0" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t> 46.230771, -1.134086</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:28">
-      <c r="A33" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="inlineStr">
         <is>
           <t>16114369</t>
         </is>
       </c>
-      <c r="B33" s="0" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>HAPPYCASH ÉCO</t>
         </is>
       </c>
-      <c r="C33" s="0" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi (non stop) : de 09h30 à 19h30</t>
         </is>
       </c>
-      <c r="D33" s="0" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>137 route de Rochefort (centre commercial Carrefour) 17690 Angoulins</t>
         </is>
       </c>
-      <c r="E33" s="0" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>https://happycasheco.fr/</t>
         </is>
       </c>
-      <c r="H33" s="0" t="inlineStr">
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>46.111328</t>
         </is>
       </c>
-      <c r="I33" s="0" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t>-1.103982</t>
         </is>
       </c>
-      <c r="J33" s="0" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.103982,46.111328]}</t>
         </is>
       </c>
-      <c r="K33" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB33" s="0" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t> 46.111328, -1.103982</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:28">
-      <c r="A34" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="inlineStr">
         <is>
           <t>16225956</t>
         </is>
       </c>
-      <c r="B34" s="0" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Docteur mobile 17</t>
         </is>
       </c>
-      <c r="C34" s="0" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Ouvert les dimanches de décembre</t>
         </is>
       </c>
-      <c r="D34" s="0" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>18 place de L’Europe 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E34" s="0" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>https://docteurmobile17.fr/</t>
         </is>
       </c>
-      <c r="F34" s="0" t="inlineStr">
+      <c r="F34" s="1" t="inlineStr">
         <is>
           <t>94846467200013</t>
         </is>
       </c>
-      <c r="H34" s="0" t="inlineStr">
+      <c r="G34" s="1"/>
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>46.166921</t>
         </is>
       </c>
-      <c r="I34" s="0" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t>-1.180069</t>
         </is>
       </c>
-      <c r="J34" s="0" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.180069,46.166921]}</t>
         </is>
       </c>
-      <c r="K34" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB34" s="0" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t> 46.166921, -1.180069</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:28">
-      <c r="A35" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="inlineStr">
         <is>
           <t>16247786</t>
         </is>
       </c>
-      <c r="B35" s="0" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Save Puilboreau</t>
         </is>
       </c>
-      <c r="C35" s="0" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi : 9h30-13h30 / 14h30-19h30</t>
         </is>
       </c>
-      <c r="D35" s="0" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Kiosque Centre Commercial Beaulieu, Rue du 14 Juillet 17138 Puilboreau</t>
         </is>
       </c>
-      <c r="E35" s="0" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>https://magasin.save.co/nouvelle-aquitaine/charente-maritime/puilboreau/save-puilboreau-115</t>
         </is>
       </c>
-      <c r="F35" s="0" t="inlineStr">
+      <c r="F35" s="1" t="inlineStr">
         <is>
           <t>75240583700044</t>
         </is>
       </c>
-      <c r="H35" s="0" t="inlineStr">
+      <c r="G35" s="1"/>
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>46.174833</t>
         </is>
       </c>
-      <c r="I35" s="0" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t>-1.117022</t>
         </is>
       </c>
-      <c r="J35" s="0" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.117022,46.174833]}</t>
         </is>
       </c>
-      <c r="K35" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB35" s="0" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t> 46.174833, -1.117022</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:28">
-      <c r="A36" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="inlineStr">
         <is>
           <t>16508769</t>
         </is>
       </c>
-      <c r="B36" s="0" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>ENVIE Charente-Maritime</t>
         </is>
       </c>
-      <c r="C36" s="0" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Samedi : 9h-12h30 / 14h-17h30</t>
         </is>
       </c>
-      <c r="D36" s="0" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>12 avenue Louis Lumière 17180 Périgny</t>
         </is>
       </c>
-      <c r="F36" s="0" t="inlineStr">
+      <c r="E36" s="1"/>
+      <c r="F36" s="1" t="inlineStr">
         <is>
           <t>84425570300010</t>
         </is>
       </c>
-      <c r="H36" s="0" t="inlineStr">
+      <c r="G36" s="1"/>
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>46.16176</t>
         </is>
       </c>
-      <c r="I36" s="0" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t>-1.10419</t>
         </is>
       </c>
-      <c r="J36" s="0" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.10419,46.16176]}</t>
         </is>
       </c>
-      <c r="K36" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB36" s="0" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t> 46.161760, -1.104190</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:28">
-      <c r="A37" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="inlineStr">
         <is>
           <t>16978364</t>
         </is>
       </c>
-      <c r="B37" s="0" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>La fabrique du lien social Christiane Faure</t>
         </is>
       </c>
-      <c r="C37" s="0" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi  de 9h à 12h et de 13h45 à 18h30</t>
         </is>
       </c>
-      <c r="D37" s="0" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>41 Rue Thiers 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E37" s="0" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>https://www.christianefaure.fr/</t>
         </is>
       </c>
-      <c r="F37" s="0" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>W173000645</t>
         </is>
       </c>
-      <c r="H37" s="0" t="inlineStr">
+      <c r="G37" s="1"/>
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>46.160979</t>
         </is>
       </c>
-      <c r="I37" s="0" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t>-1.145903</t>
         </is>
       </c>
-      <c r="J37" s="0" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.145903,46.160979]}</t>
         </is>
       </c>
-      <c r="K37" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB37" s="0" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t> 46.160979, -1.145903</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:28">
-      <c r="A38" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>17288663</t>
         </is>
       </c>
-      <c r="B38" s="0" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>C&amp;C La Rochelle</t>
         </is>
       </c>
-      <c r="C38" s="0" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Du lundi au vendredi : 10h-12h30 / 14h-19h et le samedi : 10h-19h</t>
         </is>
       </c>
-      <c r="D38" s="0" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>25 Rue du Minage 17000 La Rochelle</t>
         </is>
       </c>
-      <c r="E38" s="0" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>https://www.cec.fr/</t>
         </is>
       </c>
-      <c r="F38" s="0" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
         <is>
           <t>40427677600220</t>
         </is>
       </c>
-      <c r="H38" s="0" t="inlineStr">
+      <c r="G38" s="1"/>
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>46.1627</t>
         </is>
       </c>
-      <c r="I38" s="0" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t>-1.15046</t>
         </is>
       </c>
-      <c r="J38" s="0" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.15046,46.1627]}</t>
         </is>
       </c>
-      <c r="K38" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB38" s="0" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t> 46.162700, -1.150460</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:28">
-      <c r="A39" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>17289680</t>
         </is>
       </c>
-      <c r="B39" s="0" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Darty La Rochelle</t>
         </is>
       </c>
-      <c r="C39" s="0" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi de 09h30 à 19h30</t>
         </is>
       </c>
-      <c r="D39" s="0" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>3, rue de Belgique Z.A.C. de Beaulieu 2 17138 Puilboreau</t>
         </is>
       </c>
-      <c r="E39" s="0" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>https://www.darty.com/achat/services/reparation-hors-garantie/index.html</t>
         </is>
       </c>
-      <c r="F39" s="0" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>33940393300254</t>
         </is>
       </c>
-      <c r="H39" s="0" t="inlineStr">
+      <c r="G39" s="1"/>
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>46.175395</t>
         </is>
       </c>
-      <c r="I39" s="0" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t>-1.122999</t>
         </is>
       </c>
-      <c r="J39" s="0" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.122999,46.175395]}</t>
         </is>
       </c>
-      <c r="K39" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB39" s="0" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t> 46.175395, -1.122999</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:28">
-      <c r="A40" s="0" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>17290013</t>
         </is>
       </c>
-      <c r="B40" s="0" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Conforama La Rochelle</t>
         </is>
       </c>
-      <c r="C40" s="0" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Du lundi au samedi de 10h à 19h</t>
         </is>
       </c>
-      <c r="D40" s="0" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>23 rue du 18 Juin ZAC Beaulieu Est 17138 Puilboreau</t>
         </is>
       </c>
-      <c r="E40" s="0" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>https://www.conforama.fr/service/sav</t>
         </is>
       </c>
-      <c r="F40" s="0" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>41481940903001</t>
         </is>
       </c>
-      <c r="H40" s="0" t="inlineStr">
+      <c r="G40" s="1"/>
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>46.176902</t>
         </is>
       </c>
-      <c r="I40" s="0" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t>-1.109436</t>
         </is>
       </c>
-      <c r="J40" s="0" t="inlineStr">
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>{"type": "Point", "coordinates": [-1.109436,46.176902]}</t>
         </is>
       </c>
-      <c r="K40" s="0" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AB40" s="0" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t> 46.176902, -1.109436</t>
         </is>
       </c>
     </row>
   </sheetData>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
+  <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
+    <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Spout</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
+  <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>MyApp</dc:creator>
+  <dc:description/>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>